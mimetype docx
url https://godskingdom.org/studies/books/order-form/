--- v0 (2026-04-24)
+++ v1 (2026-10-07)
@@ -88,59 +88,62 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. Limit </w:t>
       </w:r>
       <w:r w:rsidR="00226564">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">prison </w:t>
       </w:r>
       <w:r w:rsidR="00E75F6D">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>orders to 5 at a time.</w:t>
       </w:r>
       <w:r w:rsidRPr="008357C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C54464D" w14:textId="5EFB7ED8" w:rsidR="00B84F33" w:rsidRPr="00751812" w:rsidRDefault="00B84F33" w:rsidP="00751812">
+    <w:p w14:paraId="0C54464D" w14:textId="08F1FC88" w:rsidR="00B84F33" w:rsidRPr="00751812" w:rsidRDefault="00B84F33" w:rsidP="00751812">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(Updated </w:t>
       </w:r>
       <w:r w:rsidR="00A36860">
-        <w:t>March</w:t>
+        <w:t>Ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00683296">
+        <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="003D446A">
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00A36860">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1819ACE0" w14:textId="77777777" w:rsidR="00B84F33" w:rsidRPr="004F7300" w:rsidRDefault="00B84F33" w:rsidP="00B84F33">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7300">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   Qty.</w:t>
@@ -1719,53 +1722,52 @@
         </w:rPr>
         <w:t>($</w:t>
       </w:r>
       <w:r w:rsidR="00DB7EF2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7300">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.00). A complete chapter is devo</w:t>
       </w:r>
       <w:r w:rsidR="003216A7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ted to each of the Commandments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB492DC" w14:textId="638DC530" w:rsidR="009856E7" w:rsidRPr="004F7300" w:rsidRDefault="00A30C47" w:rsidP="00A30C47">
+    <w:p w14:paraId="79BB6922" w14:textId="5EF1D800" w:rsidR="00683296" w:rsidRPr="004F7300" w:rsidRDefault="00A30C47" w:rsidP="00683296">
       <w:pPr>
-        <w:spacing w:after="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7300">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251883008" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2502D6E1" wp14:editId="78FA4B61">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>119380</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="366395" cy="635"/>
@@ -1861,50 +1863,193 @@
         </w:rPr>
         <w:t>($</w:t>
       </w:r>
       <w:r w:rsidR="00DB7EF2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7300">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.00). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This studies the 12 forms of Jehovah.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5109A2E7" w14:textId="086C1D75" w:rsidR="00683296" w:rsidRPr="004F7300" w:rsidRDefault="00683296" w:rsidP="00683296">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00683296">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251898368" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="64D3063B" wp14:editId="0EA2E366">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>119380</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="366395" cy="635"/>
+                <wp:effectExtent l="9525" t="5080" r="5080" b="13335"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1585007979" name="Straight Connector 1585007979"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="366395" cy="635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="none" w="sm" len="sm"/>
+                          <a:tailEnd type="none" w="sm" len="sm"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="57776243" id="Straight Connector 1585007979" o:spid="_x0000_s1026" style="position:absolute;z-index:251898368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,9.4pt" to="28.85pt,9.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWmbXYxQEAAIEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6/WHbDUrr3NwmlyS&#10;1lKSHzAGdhcVGMRg7/rfF6jjNO2hUpQ9IIZ585j3mF1fj9awowqk0TV8NplyppxAqV3X8Oen2y9f&#10;OaMIToJBpxp+UsSvN58/rQdfqzn2aKQKLJE4qgff8D5GX1cViV5ZoAl65VKyxWAhpjB0lQwwJHZr&#10;qvl0uqoGDNIHFIoond78TvJN4W9bJeKPtiUVmWl46i2WNZR1n9dqs4a6C+B7Lc5twDu6sKBduvRC&#10;dQMR2CHof6isFgEJ2zgRaCtsWy1U0ZDUzKZ/qXnswauiJZlD/mITfRyt+H7cul3IrYvRPfp7FD+J&#10;Odz24DpVGng6+fRws2xVNXiqLyU5IL8LbD88oEwYOEQsLoxtsJky6WNjMft0MVuNkYl0uFitFldL&#10;zkRKrRbLQg/1S6UPFO8UWpY3DTfaZSOghuM9xdwJ1C+QfOzwVhtTHtM4NjT8ajlflgJCo2VOZhiF&#10;br81gR0hj0P5zve+gQU8OFnIegXym5MsFg9cGmGe2clyZlQa+LQpuAja/B+Xmjbu7GI2Lk8p1XuU&#10;p13ImnKU3rmoO89kHqQ/44J6/XM2vwAAAP//AwBQSwMEFAAGAAgAAAAhANs+wG/aAAAABQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoAxKkhDhV+anghihw6G0bL0lEvI5it3F5&#10;erYnOM7OauabcpFcr/Y0hs6zgctZBoq49rbjxsDH++piDipEZIu9ZzJwoACL6vSkxML6id9ov46N&#10;khAOBRpoYxwKrUPdksMw8wOxeF9+dBhFjo22I04S7np9lWU32mHH0tDiQA8t1d/rnTOwfI75YbN6&#10;GhhffzaPdkov95/JmPOztLwDFSnFv2c44gs6VMK09Tu2QfUGZEiU61z4xb3Oc1Dbo74FXZX6P331&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANaZtdjFAQAAgQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANs+wG/aAAAABQEAAA8AAAAAAAAAAAAA&#10;AAAAHwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" o:allowincell="f">
+                <v:stroke startarrowwidth="narrow" startarrowlength="short" endarrowwidth="narrow" endarrowlength="short"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00683296">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Building the Kingdom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7300">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7300">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>($</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7300">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.00). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Four elements of a kingdom, plus a Kingdom worldview.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="112790C9" w14:textId="77777777" w:rsidR="000079BF" w:rsidRPr="000079BF" w:rsidRDefault="000079BF" w:rsidP="000079BF">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000079BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:t>The Anava Chronicles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35EA21F9" w14:textId="58BBA2CD" w:rsidR="000079BF" w:rsidRPr="004F7300" w:rsidRDefault="000079BF" w:rsidP="001C5A0E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3757,59 +3902,57 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>($</w:t>
       </w:r>
       <w:r w:rsidR="00FF0BCC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7300">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.00)</w:t>
       </w:r>
       <w:r w:rsidR="004F7300">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. This </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004E7F56">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>history</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004F7300">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> covers Deut.</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7300">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 29-31.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C157BE" w14:textId="76B766E4" w:rsidR="00615A7E" w:rsidRPr="004F7300" w:rsidRDefault="00B84F33" w:rsidP="001C5A0E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7300">
@@ -4560,51 +4703,50 @@
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="464E8667" w14:textId="1A88A13A" w:rsidR="005D611B" w:rsidRPr="003942DA" w:rsidRDefault="005D611B" w:rsidP="005D611B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Isaiah</w:t>
       </w:r>
       <w:r w:rsidRPr="003942DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D86FA2E" w14:textId="502F91A7" w:rsidR="005D611B" w:rsidRPr="004F7300" w:rsidRDefault="005D611B" w:rsidP="005D611B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7300">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
@@ -11987,50 +12129,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">($15.00) </w:t>
       </w:r>
       <w:r w:rsidR="005616B8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>What does it mean to be seated with Christ in heaven?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E73851" w14:textId="04374DC8" w:rsidR="001C5A0E" w:rsidRDefault="001C5A0E" w:rsidP="001C5A0E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C5A0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251896320" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1A91C586" wp14:editId="7CCBF963">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>119380</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="366395" cy="635"/>
                 <wp:effectExtent l="0" t="0" r="33655" b="37465"/>
                 <wp:wrapNone/>
                 <wp:docPr id="835170345" name="Straight Connector 152"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
@@ -21470,82 +21613,84 @@
     <w:rsid w:val="00532CB3"/>
     <w:rsid w:val="005424FD"/>
     <w:rsid w:val="00550F9F"/>
     <w:rsid w:val="00551311"/>
     <w:rsid w:val="005522B8"/>
     <w:rsid w:val="00557447"/>
     <w:rsid w:val="005616B8"/>
     <w:rsid w:val="0056683D"/>
     <w:rsid w:val="00585AC7"/>
     <w:rsid w:val="00593E79"/>
     <w:rsid w:val="005B09DA"/>
     <w:rsid w:val="005B181D"/>
     <w:rsid w:val="005B3FE6"/>
     <w:rsid w:val="005B44EB"/>
     <w:rsid w:val="005B571D"/>
     <w:rsid w:val="005B7F8D"/>
     <w:rsid w:val="005C6340"/>
     <w:rsid w:val="005D611B"/>
     <w:rsid w:val="005E6790"/>
     <w:rsid w:val="00610F87"/>
     <w:rsid w:val="00615A7E"/>
     <w:rsid w:val="00620FAC"/>
     <w:rsid w:val="00640994"/>
     <w:rsid w:val="006555F1"/>
     <w:rsid w:val="00666199"/>
+    <w:rsid w:val="00683296"/>
     <w:rsid w:val="0068616D"/>
     <w:rsid w:val="00693131"/>
     <w:rsid w:val="006C749F"/>
     <w:rsid w:val="006E0E2D"/>
     <w:rsid w:val="006E763A"/>
     <w:rsid w:val="007133CF"/>
     <w:rsid w:val="00717E08"/>
     <w:rsid w:val="007205AE"/>
     <w:rsid w:val="007303F0"/>
     <w:rsid w:val="007363BB"/>
     <w:rsid w:val="00751812"/>
     <w:rsid w:val="00760AB1"/>
     <w:rsid w:val="00761EC6"/>
     <w:rsid w:val="00763B7D"/>
     <w:rsid w:val="007939E8"/>
     <w:rsid w:val="007976A7"/>
     <w:rsid w:val="007A31FE"/>
     <w:rsid w:val="007D1A60"/>
     <w:rsid w:val="007D3E47"/>
     <w:rsid w:val="007D590E"/>
     <w:rsid w:val="007F118F"/>
     <w:rsid w:val="007F1971"/>
     <w:rsid w:val="007F23EC"/>
     <w:rsid w:val="00820D0E"/>
     <w:rsid w:val="008357C4"/>
     <w:rsid w:val="00836A7F"/>
     <w:rsid w:val="008526A8"/>
     <w:rsid w:val="008676AB"/>
     <w:rsid w:val="00871826"/>
     <w:rsid w:val="00872370"/>
     <w:rsid w:val="00880F6D"/>
     <w:rsid w:val="00896738"/>
+    <w:rsid w:val="008A2A07"/>
     <w:rsid w:val="008B2A76"/>
     <w:rsid w:val="008B719B"/>
     <w:rsid w:val="008B7644"/>
     <w:rsid w:val="008C2833"/>
     <w:rsid w:val="008D428F"/>
     <w:rsid w:val="008E5822"/>
     <w:rsid w:val="008F1792"/>
     <w:rsid w:val="008F3809"/>
     <w:rsid w:val="008F3A6B"/>
     <w:rsid w:val="00933E43"/>
     <w:rsid w:val="0093568E"/>
     <w:rsid w:val="00944F4F"/>
     <w:rsid w:val="00946566"/>
     <w:rsid w:val="00952B1F"/>
     <w:rsid w:val="00952CD5"/>
     <w:rsid w:val="00966D92"/>
     <w:rsid w:val="009856E7"/>
     <w:rsid w:val="00985C17"/>
     <w:rsid w:val="009A225C"/>
     <w:rsid w:val="009B12E9"/>
     <w:rsid w:val="009B4FBF"/>
     <w:rsid w:val="009C269A"/>
     <w:rsid w:val="009D38D9"/>
     <w:rsid w:val="009E64F3"/>
     <w:rsid w:val="009F0C5C"/>
@@ -21983,50 +22128,51 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B84F33"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="720"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -22366,70 +22512,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2134</Words>
-  <Characters>12166</Characters>
+  <Words>2146</Words>
+  <Characters>12238</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14272</CharactersWithSpaces>
+  <CharactersWithSpaces>14356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dr. Stephen Jones</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>